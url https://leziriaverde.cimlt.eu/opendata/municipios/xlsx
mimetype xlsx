--- v0 (2026-06-06)
+++ v1 (2026-09-07)
@@ -299,366 +299,366 @@
       <c r="F5" t="inlineStr">
         <is>
           <t>Benavente</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
           <t>Portugal</t>
         </is>
       </c>
       <c r="H5">
         <v>521</v>
       </c>
       <c r="I5">
         <v>29716</v>
       </c>
       <c r="J5" t="inlineStr">
         <is>
           <t>&lt;p&gt;O Município de Benavente localiza-se no distrito de Santarém, integrando a região da Lezíria do Tejo, uma das zonas agrícolas mais férteis de Portugal. Situado entre os rios Tejo e Sorraia, o concelho possui uma forte ligação ao meio rural, à atividade agrícola e às tradições ribatejanas.&lt;/p&gt;&lt;p&gt;Com uma história profundamente marcada pela relação com os rios e pelas atividades ligadas à terra, Benavente desenvolveu-se como um importante centro agrícola e de apoio às comunidades ribeirinhas. O património histórico e cultural reflete essa herança, visível em igrejas, edifícios tradicionais e espaços museológicos dedicados à identidade local.&lt;/p&gt;&lt;p&gt;O concelho é composto pelas freguesias de Benavente, Samora Correia, Santo Estêvão e Barrosa, apresentando um território diversificado que conjuga áreas urbanas em crescimento, zonas agrícolas extensas e importantes espaços naturais.&lt;/p&gt;&lt;p&gt;A economia local assenta maioritariamente na agricultura, na agropecuária, na indústria, na logística e nos serviços, beneficiando da sua localização estratégica e da proximidade à Área Metropolitana de Lisboa, fatores que têm impulsionado o desenvolvimento económico e populacional do concelho.&lt;/p&gt;&lt;p&gt;Benavente distingue-se ainda pelo seu valioso património natural, nomeadamente as lezírias, zonas húmidas e áreas protegidas associadas aos rios Tejo e Sorraia, que oferecem condições privilegiadas para atividades ao ar livre, turismo de natureza e observação de aves.&lt;/p&gt;&lt;p&gt;Rico em tradições populares, festas religiosas, gastronomia típica e manifestações culturais ligadas à cultura do campo e do cavalo, o Município de Benavente preserva a sua identidade ribatejana, aliando tradição e modernidade num percurso sustentado de desenvolvimento e qualidade de vida.&lt;/p&gt;</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>Chamusca</t>
+          <t>Cartaxo</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>http://leziriaverde.cimlt.eu/files/images/brand/chamusca-png-20260122-035841.png</t>
+          <t>http://leziriaverde.cimlt.eu/files/images/brand/group-1321318700-png-20260602-105833.png</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>#E62E32</t>
+          <t>#2E636B</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>Rua Direita de S.Pedro</t>
+          <t>Praça 15 de Dezembro</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>2140-098</t>
+          <t>2070-050</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>Chamusca</t>
+          <t>Cartaxo</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
           <t>Portugal</t>
         </is>
       </c>
       <c r="H6">
-        <v>745</v>
+        <v>158023759</v>
       </c>
       <c r="I6">
         <v>0</v>
       </c>
       <c r="J6" t="inlineStr">
-        <is>
-[...286 lines deleted...]
-      <c r="J12" t="inlineStr">
         <is>
           <t>&lt;p&gt;O Município do Cartaxo localiza-se no distrito de Santarém, integrando a região da Lezíria do Tejo. Situado numa zona de forte tradição agrícola, o concelho é amplamente reconhecido como a Capital do Vinho, assumindo um papel de destaque na vitivinicultura nacional.&lt;/p&gt;
 &lt;p&gt;Com uma história profundamente ligada à terra e à produção agrícola, o Cartaxo desenvolveu-se como um importante centro rural do Ribatejo. A cultura da vinha marcou decisivamente a identidade do concelho, refletindo-se na economia, na paisagem e nas tradições locais.&lt;/p&gt;
 &lt;p&gt;O concelho é composto pelas freguesias de Cartaxo, Pontével, Vale da Pinta, Vale da Pedra, Ereira e Lapa, e Vila Chã de Ourique, apresentando um território caracterizado por extensas áreas de vinha, campos agrícolas e núcleos urbanos históricos.&lt;/p&gt;
 &lt;p&gt;A economia local assenta sobretudo na vitivinicultura, na agroindústria, no comércio, na indústria e nos serviços, destacando-se a produção de vinhos de reconhecida qualidade, integrados na Denominação de Origem do Tejo.&lt;/p&gt;
 &lt;p&gt;O município possui um relevante património cultural e gastronómico, fortemente associado ao vinho e à tradição ribatejana, sendo palco de eventos, rotas enoturísticas e iniciativas culturais que promovem o território e os seus produtos endógenos.&lt;/p&gt;
 &lt;p&gt;Com identidade marcada pela vinha, pelo trabalho agrícola e pelo associativismo, o Município do Cartaxo aposta na valorização do património, na inovação do setor vitivinícola e no desenvolvimento sustentável, promovendo a qualidade de vida da sua população.&lt;/p&gt;</t>
         </is>
       </c>
     </row>
+    <row r="7">
+      <c r="A7" t="inlineStr">
+        <is>
+          <t>Chamusca</t>
+        </is>
+      </c>
+      <c r="B7" t="inlineStr">
+        <is>
+          <t>http://leziriaverde.cimlt.eu/files/images/brand/chamusca-png-20260122-035841.png</t>
+        </is>
+      </c>
+      <c r="C7" t="inlineStr">
+        <is>
+          <t>#E62E32</t>
+        </is>
+      </c>
+      <c r="D7" t="inlineStr">
+        <is>
+          <t>Rua Direita de S.Pedro</t>
+        </is>
+      </c>
+      <c r="E7" t="inlineStr">
+        <is>
+          <t>2140-098</t>
+        </is>
+      </c>
+      <c r="F7" t="inlineStr">
+        <is>
+          <t>Chamusca</t>
+        </is>
+      </c>
+      <c r="G7" t="inlineStr">
+        <is>
+          <t>Portugal</t>
+        </is>
+      </c>
+      <c r="H7">
+        <v>745</v>
+      </c>
+      <c r="I7">
+        <v>0</v>
+      </c>
+      <c r="J7" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;O Município da Chamusca localiza-se no distrito de Santarém, integrando a região da Lezíria do Tejo. Situado na margem esquerda do rio Tejo, o concelho apresenta uma forte ligação ao meio rural, à agricultura e às tradições ribatejanas, refletindo a identidade típica do coração do Ribatejo.&lt;/p&gt;&lt;p&gt;Com uma história marcada pela presença do rio e pela fertilidade das lezírias, a Chamusca desenvolveu-se ao longo dos séculos como território agrícola de grande relevância. O património histórico inclui igrejas, solares, arquitetura tradicional e núcleos urbanos que testemunham a importância económica e social do concelho na região.&lt;/p&gt;&lt;p&gt;O concelho é composto pelas freguesias de Chamusca, Pinheiro Grande, Ulme, Vale de Cavalos, Parreira e Chouto, e Carregueira, oferecendo um território diversificado entre lezírias, charneca e zonas ribeirinhas.&lt;/p&gt;&lt;p&gt;A economia local assenta sobretudo na agricultura, na pecuária, na agroindústria e nos serviços, mantendo um papel significativo na produção agrícola regional, nomeadamente nas culturas cerealíferas, vitivinícolas e hortofrutícolas.&lt;/p&gt;&lt;p&gt;A Chamusca distingue-se pela riqueza do seu património natural, com extensas áreas ribeirinhas do Tejo, paisagens agrícolas e espaços propícios à prática de atividades ao ar livre, pesca desportiva e turismo de natureza.&lt;/p&gt;&lt;p&gt;Rica em tradições populares, festividades religiosas, gastronomia típica e manifestações culturais ligadas ao campo e ao rio, o Município da Chamusca preserva a sua identidade ribatejana, conciliando a valorização do património com uma aposta contínua no desenvolvimento sustentável e na qualidade de vida da população.&lt;/p&gt;</t>
+        </is>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="inlineStr">
+        <is>
+          <t>Coruche</t>
+        </is>
+      </c>
+      <c r="B8" t="inlineStr">
+        <is>
+          <t>http://leziriaverde.cimlt.eu/files/images/brand/coruche-png-20260122-040028.png</t>
+        </is>
+      </c>
+      <c r="C8" t="inlineStr">
+        <is>
+          <t>#003893</t>
+        </is>
+      </c>
+      <c r="D8" t="inlineStr">
+        <is>
+          <t>Edifício Paços do Concelho, Praça da Liberdade</t>
+        </is>
+      </c>
+      <c r="E8" t="inlineStr">
+        <is>
+          <t>2100-121</t>
+        </is>
+      </c>
+      <c r="F8" t="inlineStr">
+        <is>
+          <t>Coruche</t>
+        </is>
+      </c>
+      <c r="G8" t="inlineStr">
+        <is>
+          <t>Portugal</t>
+        </is>
+      </c>
+      <c r="H8">
+        <v>1115</v>
+      </c>
+      <c r="I8">
+        <v>0</v>
+      </c>
+      <c r="J8" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;O Município de Coruche localiza-se no distrito de Santarém, integrando a região da Lezíria do Tejo. Situado junto ao rio Sorraia, o concelho distingue-se pela sua vasta extensão territorial e pela forte ligação à floresta, à agricultura e às tradições ribatejanas.&lt;/p&gt;&lt;p&gt;Com uma história profundamente marcada pelo rio e pela ocupação agrícola e florestal, Coruche desenvolveu-se como um importante centro de produção rural. O concelho é reconhecido nacional e internacionalmente como Capital Mundial da Cortiça, refletindo a relevância do montado de sobro na sua identidade económica, ambiental e cultural.&lt;/p&gt;&lt;p&gt;O município é composto pelas freguesias de Coruche, Couço, Fajarda e Branca, apresentando uma grande diversidade paisagística que integra lezírias, charneca, montado e áreas ribeirinhas de elevado valor ecológico.&lt;/p&gt;&lt;p&gt;A economia local assenta na produção florestal, com especial destaque para a cortiça, bem como na agricultura, pecuária, agroindústria e serviços. O concelho desempenha um papel relevante na sustentabilidade ambiental e na preservação dos ecossistemas do montado mediterrânico.&lt;/p&gt;&lt;p&gt;Coruche possui um importante património natural, incluindo extensas áreas protegidas, percursos ribeirinhos e espaços de lazer associados ao rio Sorraia, que proporcionam condições privilegiadas para o turismo de natureza, atividades ao ar livre e observação da fauna e flora.&lt;/p&gt;&lt;p&gt;Rico em tradições populares, festas, gastronomia típica e manifestações culturais ligadas ao mundo rural e tauromáquico, o Município de Coruche preserva uma identidade ribatejana forte, aliando tradição, inovação e desenvolvimento sustentável.&lt;/p&gt;</t>
+        </is>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="inlineStr">
+        <is>
+          <t>Golega</t>
+        </is>
+      </c>
+      <c r="B9" t="inlineStr">
+        <is>
+          <t>http://leziriaverde.cimlt.eu/files/images/brand/golega-png-20260122-040051.png</t>
+        </is>
+      </c>
+      <c r="C9" t="inlineStr">
+        <is>
+          <t>#112B48</t>
+        </is>
+      </c>
+      <c r="D9" t="inlineStr">
+        <is>
+          <t>Largo D. Manuel I</t>
+        </is>
+      </c>
+      <c r="E9" t="inlineStr">
+        <is>
+          <t>2150-128</t>
+        </is>
+      </c>
+      <c r="F9" t="inlineStr">
+        <is>
+          <t>Golegã</t>
+        </is>
+      </c>
+      <c r="G9" t="inlineStr">
+        <is>
+          <t>Portugal</t>
+        </is>
+      </c>
+      <c r="H9">
+        <v>84</v>
+      </c>
+      <c r="I9">
+        <v>0</v>
+      </c>
+      <c r="J9" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;O Município da Golegã localiza-se no distrito de Santarém, integrando a região da Lezíria do Tejo. Situado na margem direita do rio Tejo, o concelho é amplamente reconhecido como a Capital do Cavalo, assumindo um papel de destaque na cultura equestre nacional e internacional.&lt;/p&gt;&lt;p&gt;Com uma história profundamente ligada à agricultura e à criação de cavalos, a Golegã desenvolveu-se ao longo dos séculos como um importante centro rural do Ribatejo. O seu património histórico inclui igrejas, edifícios tradicionais e referências culturais associadas à vida do campo e às atividades equestres.&lt;/p&gt;&lt;p&gt;O concelho é composto pelas freguesias de Golegã e Azinhaga, terra natal do escritor e Prémio Nobel da Literatura José Saramago, facto que reforça a relevância cultural do município.&lt;/p&gt;&lt;p&gt;A economia local assenta sobretudo na agricultura, na agropecuária, no turismo equestre e nos serviços, com especial destaque para as atividades ligadas ao cavalo lusitano, à formação e aos eventos internacionais.&lt;/p&gt;&lt;p&gt;A Golegã é internacionalmente conhecida pela Feira Nacional do Cavalo, realizada anualmente, que atrai milhares de visitantes, criadores e cavaleiros de todo o mundo, constituindo um dos mais importantes eventos equestres da Europa.&lt;/p&gt;&lt;p&gt;Rica em tradições, festividades, gastronomia típica e manifestações culturais ligadas ao cavalo e ao mundo rural, a Golegã preserva uma identidade ribatejana única, conciliando património, cultura e desenvolvimento sustentável.&lt;/p&gt;</t>
+        </is>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="inlineStr">
+        <is>
+          <t>Rio Maior</t>
+        </is>
+      </c>
+      <c r="B10" t="inlineStr">
+        <is>
+          <t>http://leziriaverde.cimlt.eu/files/images/brand/rio-maior-png-20260122-040118.png</t>
+        </is>
+      </c>
+      <c r="C10" t="inlineStr">
+        <is>
+          <t>#0C5A92</t>
+        </is>
+      </c>
+      <c r="D10" t="inlineStr">
+        <is>
+          <t>Praça da República</t>
+        </is>
+      </c>
+      <c r="E10" t="inlineStr">
+        <is>
+          <t>2040-320</t>
+        </is>
+      </c>
+      <c r="F10" t="inlineStr">
+        <is>
+          <t>Rio Maior</t>
+        </is>
+      </c>
+      <c r="G10" t="inlineStr">
+        <is>
+          <t>Portugal</t>
+        </is>
+      </c>
+      <c r="H10">
+        <v>272</v>
+      </c>
+      <c r="I10">
+        <v>0</v>
+      </c>
+      <c r="J10" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;O Município de Rio Maior localiza-se no distrito de Santarém, integrando a região da Lezíria do Tejo. Situado numa zona de transição entre o Ribatejo e o Oeste, o concelho apresenta uma identidade singular que combina características rurais, naturais e urbanas.&lt;/p&gt;&lt;p&gt;Com uma história fortemente ligada à exploração do sal, Rio Maior destaca-se pelas Salinas Naturais, únicas em Portugal por se encontrarem no interior do território, constituindo um dos seus mais emblemáticos símbolos históricos, culturais e turísticos.&lt;/p&gt;&lt;p&gt;O concelho é composto pelas freguesias de Rio Maior, Alcobertas, Arrouquelas, Fráguas, Marmeleira, Assentiz, São Sebastião, Azambujeira, e Outeiro da Cortiçada e Arruda dos Pisões, oferecendo uma grande diversidade paisagística entre serras, planícies e áreas naturais.&lt;/p&gt;&lt;p&gt;A economia local assenta na indústria, no comércio, na agricultura e nos serviços, com especial destaque para a indústria alimentar, logística e desportiva. Rio Maior é igualmente reconhecido como Cidade do Desporto, acolhendo o Centro de Estágios e diversas infraestruturas desportivas de referência nacional.&lt;/p&gt;&lt;p&gt;O município possui um vasto património natural, incluindo a Serra dos Candeeiros (integrada no Parque Natural das Serras de Aire e Candeeiros), que oferece excelentes condições para atividades ao ar livre, turismo de natureza e desporto.&lt;/p&gt;&lt;p&gt;Com uma forte dinâmica cultural, associativa e desportiva, bem como uma gastronomia tradicional rica e diversificada, o Município de Rio Maior aposta na valorização do património, na inovação e na melhoria contínua da qualidade de vida da população.&lt;/p&gt;</t>
+        </is>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="inlineStr">
+        <is>
+          <t>Salvaterra de Magos</t>
+        </is>
+      </c>
+      <c r="B11" t="inlineStr">
+        <is>
+          <t>http://leziriaverde.cimlt.eu/files/images/brand/salvaterra-de-magos-png-20260122-040147.png</t>
+        </is>
+      </c>
+      <c r="C11" t="inlineStr">
+        <is>
+          <t>#112B48</t>
+        </is>
+      </c>
+      <c r="D11" t="inlineStr">
+        <is>
+          <t>Praça da República, nº 1</t>
+        </is>
+      </c>
+      <c r="E11" t="inlineStr">
+        <is>
+          <t>2120-072</t>
+        </is>
+      </c>
+      <c r="F11" t="inlineStr">
+        <is>
+          <t>Salvaterra de Magos</t>
+        </is>
+      </c>
+      <c r="G11" t="inlineStr">
+        <is>
+          <t>Portugal</t>
+        </is>
+      </c>
+      <c r="H11">
+        <v>244</v>
+      </c>
+      <c r="I11">
+        <v>0</v>
+      </c>
+      <c r="J11" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;O Município de Salvaterra de Magos localiza-se no distrito de Santarém, integrando a região da Lezíria do Tejo. Situado na margem esquerda do rio Tejo, o concelho possui uma forte ligação à lezíria, à atividade agrícola e às tradições ribatejanas.&lt;/p&gt;&lt;p&gt;Com uma história profundamente associada à monarquia portuguesa, Salvaterra de Magos destacou-se como local de caça real e residência sazonal da família real. O antigo Paço Real de Salvaterra de Magos constitui um dos mais importantes marcos históricos do concelho, reforçando a sua relevância patrimonial.&lt;/p&gt;&lt;p&gt;O concelho é composto pelas freguesias de Salvaterra de Magos, Glória do Ribatejo, Marinhais, Muge e Foros de Salvaterra, apresentando um território diversificado entre zonas ribeirinhas, lezírias férteis e áreas urbanas consolidadas.&lt;/p&gt;&lt;p&gt;A economia local assenta sobretudo na agricultura, na agroindústria, na pecuária, no comércio e nos serviços, beneficiando da elevada fertilidade dos solos e da tradição agrícola da região.&lt;/p&gt;&lt;p&gt;Salvaterra de Magos distingue-se ainda pelo seu valioso património natural, com extensas áreas ribeirinhas do Tejo, espaços verdes e zonas de lazer que proporcionam condições ideais para atividades ao ar livre, turismo de natureza e práticas desportivas.&lt;/p&gt;&lt;p&gt;Rico em tradições culturais, festividades populares, gastronomia típica e manifestações ligadas à cultura do cavalo, da campina e do rio, o Município de Salvaterra de Magos preserva uma identidade ribatejana forte, aliando património histórico, cultura e desenvolvimento sustentável.&lt;/p&gt;</t>
+        </is>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="inlineStr">
+        <is>
+          <t>Santarém</t>
+        </is>
+      </c>
+      <c r="B12" t="inlineStr">
+        <is>
+          <t>http://leziriaverde.cimlt.eu/files/images/brand/santarem-png-20260122-040217.png</t>
+        </is>
+      </c>
+      <c r="C12" t="inlineStr">
+        <is>
+          <t>#CE1126</t>
+        </is>
+      </c>
+      <c r="D12" t="inlineStr">
+        <is>
+          <t>Praça do Município</t>
+        </is>
+      </c>
+      <c r="E12" t="inlineStr">
+        <is>
+          <t>2005-245</t>
+        </is>
+      </c>
+      <c r="F12" t="inlineStr">
+        <is>
+          <t>Santarém</t>
+        </is>
+      </c>
+      <c r="G12" t="inlineStr">
+        <is>
+          <t>Portugal</t>
+        </is>
+      </c>
+      <c r="H12">
+        <v>552</v>
+      </c>
+      <c r="I12">
+        <v>0</v>
+      </c>
+      <c r="J12" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;O Município de Santarém localiza-se no distrito de Santarém, sendo a capital do Ribatejo e integrando a região da Lezíria do Tejo. Situada num planalto sobre o rio Tejo, a cidade é conhecida como a Capital do Gótico Português, destacando-se pelo seu vasto património histórico, arquitetónico e cultural.&lt;/p&gt;&lt;p&gt;Com origens que remontam à ocupação romana, Santarém desempenhou ao longo dos séculos um papel estratégico na história de Portugal, tendo sido palco de importantes acontecimentos políticos, militares e religiosos. O seu centro histórico preserva igrejas, conventos, muralhas e edifícios de elevado valor patrimonial.&lt;/p&gt;&lt;p&gt;O concelho é composto pelas freguesias de Santarém, Alcanhões, Almoster, Amiais de Baixo, Arneiro das Milhariças, Moçarria, Pernes, Vale de Santarém, Abitureiras, Azoia de Baixo e Póvoa de Santarém, Casével e Vaqueiros, Gançaria, Romeira e Várzea, e São Vicente do Paul e Vale de Figueira, refletindo uma diversidade territorial entre áreas urbanas, rurais e ribeirinhas.&lt;/p&gt;&lt;p&gt;A economia local assenta nos serviços, no comércio, na agricultura, na indústria e no ensino superior, destacando-se Santarém como polo administrativo, cultural e económico da região. A cidade acolhe importantes eventos nacionais, feiras agrícolas e atividades culturais de referência.&lt;/p&gt;&lt;p&gt;Santarém distingue-se ainda pela forte ligação à agricultura e à tradição ribatejana, evidenciada na Feira Nacional de Agricultura / Feira do Ribatejo, um dos maiores certames do setor em Portugal.&lt;/p&gt;&lt;p&gt;Com uma identidade histórica marcante, património excecional e dinâmica cultural ativa, o Município de Santarém afirma-se como centro urbano de referência, conciliando tradição, inovação e desenvolvimento sustentável.&lt;/p&gt;</t>
+        </is>
+      </c>
+    </row>
   </sheetData>
 </worksheet>
 </file>