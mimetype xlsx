--- v0 (2026-06-06)
+++ v1 (2026-09-07)
@@ -48,688 +48,28 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetData>
-    <row r="1">
-[...658 lines deleted...]
-    </row>
   </sheetData>
 </worksheet>
 </file>