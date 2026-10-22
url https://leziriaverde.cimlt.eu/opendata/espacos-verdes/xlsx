--- v1 (2026-09-07)
+++ v2 (2026-10-22)
@@ -48,28 +48,388 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetData>
+    <row r="1">
+      <c r="A1" t="inlineStr">
+        <is>
+          <t>Name</t>
+        </is>
+      </c>
+      <c r="B1" t="inlineStr">
+        <is>
+          <t>Municipality</t>
+        </is>
+      </c>
+      <c r="C1" t="inlineStr">
+        <is>
+          <t>Green Space Type</t>
+        </is>
+      </c>
+      <c r="D1" t="inlineStr">
+        <is>
+          <t>Address</t>
+        </is>
+      </c>
+      <c r="E1" t="inlineStr">
+        <is>
+          <t>Total Area</t>
+        </is>
+      </c>
+      <c r="F1" t="inlineStr">
+        <is>
+          <t>Lawn Area</t>
+        </is>
+      </c>
+      <c r="G1" t="inlineStr">
+        <is>
+          <t>Grove Area</t>
+        </is>
+      </c>
+      <c r="H1" t="inlineStr">
+        <is>
+          <t>Other Areas</t>
+        </is>
+      </c>
+      <c r="I1" t="inlineStr">
+        <is>
+          <t>Owner Entity</t>
+        </is>
+      </c>
+      <c r="J1" t="inlineStr">
+        <is>
+          <t>Managing Entity</t>
+        </is>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>Parque da Zona Norte</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>Almeirim</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Jardins e parques urbanos</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Avenida Dom João I, 2080-014 Almeirim</t>
+        </is>
+      </c>
+      <c r="E2">
+        <v>67096.00</v>
+      </c>
+      <c r="F2">
+        <v>33548.00</v>
+      </c>
+      <c r="G2">
+        <v>20129.00</v>
+      </c>
+      <c r="H2">
+        <v>13419.00</v>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="inlineStr">
+        <is>
+          <t>Rotunda da Circular Urbana</t>
+        </is>
+      </c>
+      <c r="B3" t="inlineStr">
+        <is>
+          <t>Almeirim</t>
+        </is>
+      </c>
+      <c r="C3" t="inlineStr">
+        <is>
+          <t>Rotundas</t>
+        </is>
+      </c>
+      <c r="D3" t="inlineStr">
+        <is>
+          <t>Circular Urbana, 2080-221 Almeirim</t>
+        </is>
+      </c>
+      <c r="E3">
+        <v>1114.00</v>
+      </c>
+      <c r="F3">
+        <v>780.00</v>
+      </c>
+      <c r="G3">
+        <v>223.00</v>
+      </c>
+      <c r="H3">
+        <v>111.00</v>
+      </c>
+      <c r="I3" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J3" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="inlineStr">
+        <is>
+          <t>Parque Alfredo Bento Calado</t>
+        </is>
+      </c>
+      <c r="B4" t="inlineStr">
+        <is>
+          <t>Almeirim</t>
+        </is>
+      </c>
+      <c r="C4" t="inlineStr">
+        <is>
+          <t>Jardins e parques urbanos</t>
+        </is>
+      </c>
+      <c r="D4" t="inlineStr">
+        <is>
+          <t>Avenida 25 de Abril, 2080-012 Almeirim</t>
+        </is>
+      </c>
+      <c r="E4">
+        <v>15456.00</v>
+      </c>
+      <c r="F4">
+        <v>7728.00</v>
+      </c>
+      <c r="G4">
+        <v>4637.00</v>
+      </c>
+      <c r="H4">
+        <v>3091.00</v>
+      </c>
+      <c r="I4" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J4" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="inlineStr">
+        <is>
+          <t>Jardim da República</t>
+        </is>
+      </c>
+      <c r="B5" t="inlineStr">
+        <is>
+          <t>Almeirim</t>
+        </is>
+      </c>
+      <c r="C5" t="inlineStr">
+        <is>
+          <t>Jardins e parques urbanos</t>
+        </is>
+      </c>
+      <c r="D5" t="inlineStr">
+        <is>
+          <t>Praça da República, 2080-044 Almeirim</t>
+        </is>
+      </c>
+      <c r="E5">
+        <v>4144.00</v>
+      </c>
+      <c r="F5">
+        <v>2072.00</v>
+      </c>
+      <c r="G5">
+        <v>1243.00</v>
+      </c>
+      <c r="H5">
+        <v>829.00</v>
+      </c>
+      <c r="I5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="inlineStr">
+        <is>
+          <t>Parque dos Charquinhos</t>
+        </is>
+      </c>
+      <c r="B6" t="inlineStr">
+        <is>
+          <t>Almeirim</t>
+        </is>
+      </c>
+      <c r="C6" t="inlineStr">
+        <is>
+          <t>Jardins e parques urbanos</t>
+        </is>
+      </c>
+      <c r="D6" t="inlineStr">
+        <is>
+          <t>Largo dos Charcos, 2080-037 Almeirim</t>
+        </is>
+      </c>
+      <c r="E6">
+        <v>5080.00</v>
+      </c>
+      <c r="F6">
+        <v>2540.00</v>
+      </c>
+      <c r="G6">
+        <v>1524.00</v>
+      </c>
+      <c r="H6">
+        <v>1016.00</v>
+      </c>
+      <c r="I6" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J6" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="inlineStr">
+        <is>
+          <t>Praça Francisco Henriques</t>
+        </is>
+      </c>
+      <c r="B7" t="inlineStr">
+        <is>
+          <t>Almeirim</t>
+        </is>
+      </c>
+      <c r="C7" t="inlineStr">
+        <is>
+          <t>Praças e pracetas</t>
+        </is>
+      </c>
+      <c r="D7" t="inlineStr">
+        <is>
+          <t>Praça Francisco Henriques, 2080-012 Almeirim</t>
+        </is>
+      </c>
+      <c r="E7">
+        <v>3446.00</v>
+      </c>
+      <c r="F7">
+        <v>517.00</v>
+      </c>
+      <c r="G7">
+        <v>862.00</v>
+      </c>
+      <c r="H7">
+        <v>2067.00</v>
+      </c>
+      <c r="I7" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J7" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="inlineStr">
+        <is>
+          <t>Jardim do Centro de Saúde</t>
+        </is>
+      </c>
+      <c r="B8" t="inlineStr">
+        <is>
+          <t>Almeirim</t>
+        </is>
+      </c>
+      <c r="C8" t="inlineStr">
+        <is>
+          <t>Jardins e parques urbanos</t>
+        </is>
+      </c>
+      <c r="D8" t="inlineStr">
+        <is>
+          <t>Travessa do Canto do Jardim, 2080-011 Almeirim</t>
+        </is>
+      </c>
+      <c r="E8">
+        <v>1478.00</v>
+      </c>
+      <c r="F8">
+        <v>739.00</v>
+      </c>
+      <c r="G8">
+        <v>443.00</v>
+      </c>
+      <c r="H8">
+        <v>296.00</v>
+      </c>
+      <c r="I8" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J8" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
   </sheetData>
 </worksheet>
 </file>